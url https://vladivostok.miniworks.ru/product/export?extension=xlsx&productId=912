--- v0 (2026-04-29)
+++ v1 (2026-07-01)
@@ -68,51 +68,51 @@
   <si>
     <t xml:space="preserve"> Артикул </t>
   </si>
   <si>
     <t xml:space="preserve"> Цвет </t>
   </si>
   <si>
     <t xml:space="preserve"> от 10000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 5000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 1000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 500 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 100 </t>
   </si>
   <si>
     <t xml:space="preserve"> розница </t>
   </si>
   <si>
-    <t xml:space="preserve"> Наличие на 29.04.2026 </t>
+    <t xml:space="preserve"> Наличие на 01.07.2026 </t>
   </si>
   <si>
     <t>черный</t>
   </si>
   <si>
     <t>—</t>
   </si>
   <si>
     <t>ILR50x34-BIANCO</t>
   </si>
   <si>
     <t>белый</t>
   </si>
   <si>
     <t>ILR50x34-GRIGIO</t>
   </si>
   <si>
     <t>серый</t>
   </si>
   <si>
     <t>Все цены указаны в рублях и включают в себя НДС.
 Все цены указаны при условии 100% предоплаты и действительны в течение 5 дней.
 Все цены указаны при условии самовывоза продукции со склада в г. Владивосток
 (для иногородних клиентов доставка до склада ТК в г. Владивосток бесплатна).
 Все цены указаны за стандартный цвет для каждого вида изделия