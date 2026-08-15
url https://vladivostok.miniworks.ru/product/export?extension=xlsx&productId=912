--- v1 (2026-07-01)
+++ v2 (2026-08-15)
@@ -68,51 +68,51 @@
   <si>
     <t xml:space="preserve"> Артикул </t>
   </si>
   <si>
     <t xml:space="preserve"> Цвет </t>
   </si>
   <si>
     <t xml:space="preserve"> от 10000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 5000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 1000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 500 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 100 </t>
   </si>
   <si>
     <t xml:space="preserve"> розница </t>
   </si>
   <si>
-    <t xml:space="preserve"> Наличие на 01.07.2026 </t>
+    <t xml:space="preserve"> Наличие на 16.08.2026 </t>
   </si>
   <si>
     <t>черный</t>
   </si>
   <si>
     <t>—</t>
   </si>
   <si>
     <t>ILR50x34-BIANCO</t>
   </si>
   <si>
     <t>белый</t>
   </si>
   <si>
     <t>ILR50x34-GRIGIO</t>
   </si>
   <si>
     <t>серый</t>
   </si>
   <si>
     <t>Все цены указаны в рублях и включают в себя НДС.
 Все цены указаны при условии 100% предоплаты и действительны в течение 5 дней.
 Все цены указаны при условии самовывоза продукции со склада в г. Владивосток
 (для иногородних клиентов доставка до склада ТК в г. Владивосток бесплатна).
 Все цены указаны за стандартный цвет для каждого вида изделия