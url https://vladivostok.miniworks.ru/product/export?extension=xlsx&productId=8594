--- v0 (2026-04-28)
+++ v1 (2026-07-02)
@@ -68,51 +68,51 @@
   <si>
     <t xml:space="preserve"> Артикул </t>
   </si>
   <si>
     <t xml:space="preserve"> Цвет </t>
   </si>
   <si>
     <t xml:space="preserve"> от 10000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 5000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 1000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 500 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 100 </t>
   </si>
   <si>
     <t xml:space="preserve"> розница </t>
   </si>
   <si>
-    <t xml:space="preserve"> Наличие на 29.04.2026 </t>
+    <t xml:space="preserve"> Наличие на 02.07.2026 </t>
   </si>
   <si>
     <t>HDPE12BK</t>
   </si>
   <si>
     <t>черный</t>
   </si>
   <si>
     <t>—</t>
   </si>
   <si>
     <t>―</t>
   </si>
   <si>
     <t>HDPE12W</t>
   </si>
   <si>
     <t>белый</t>
   </si>
   <si>
     <t>HDPE12GR</t>
   </si>
   <si>
     <t>серый</t>
   </si>