--- v0 (2026-04-29)
+++ v1 (2026-07-01)
@@ -68,51 +68,51 @@
   <si>
     <t xml:space="preserve"> Артикул </t>
   </si>
   <si>
     <t xml:space="preserve"> Цвет </t>
   </si>
   <si>
     <t xml:space="preserve"> от 10000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 5000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 1000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 500 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 100 </t>
   </si>
   <si>
     <t xml:space="preserve"> розница </t>
   </si>
   <si>
-    <t xml:space="preserve"> Наличие на 29.04.2026 </t>
+    <t xml:space="preserve"> Наличие на 01.07.2026 </t>
   </si>
   <si>
     <t>черный (RAL 9005)</t>
   </si>
   <si>
     <t>—</t>
   </si>
   <si>
     <t>PS60B</t>
   </si>
   <si>
     <t>белый (RAL 9003)</t>
   </si>
   <si>
     <t>PS60G</t>
   </si>
   <si>
     <t>серый (RAL 7040)</t>
   </si>
   <si>
     <t>PS60M</t>
   </si>
   <si>
     <t>коричневый (RAL 8017)</t>
   </si>