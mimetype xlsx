--- v1 (2026-07-01)
+++ v2 (2026-08-16)
@@ -68,51 +68,51 @@
   <si>
     <t xml:space="preserve"> Артикул </t>
   </si>
   <si>
     <t xml:space="preserve"> Цвет </t>
   </si>
   <si>
     <t xml:space="preserve"> от 10000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 5000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 1000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 500 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 100 </t>
   </si>
   <si>
     <t xml:space="preserve"> розница </t>
   </si>
   <si>
-    <t xml:space="preserve"> Наличие на 01.07.2026 </t>
+    <t xml:space="preserve"> Наличие на 16.08.2026 </t>
   </si>
   <si>
     <t>черный (RAL 9005)</t>
   </si>
   <si>
     <t>—</t>
   </si>
   <si>
     <t>PS60B</t>
   </si>
   <si>
     <t>белый (RAL 9003)</t>
   </si>
   <si>
     <t>PS60G</t>
   </si>
   <si>
     <t>серый (RAL 7040)</t>
   </si>
   <si>
     <t>PS60M</t>
   </si>
   <si>
     <t>коричневый (RAL 8017)</t>
   </si>