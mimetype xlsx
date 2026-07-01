--- v0 (2026-04-28)
+++ v1 (2026-07-01)
@@ -68,51 +68,51 @@
   <si>
     <t xml:space="preserve"> Артикул </t>
   </si>
   <si>
     <t xml:space="preserve"> Цвет </t>
   </si>
   <si>
     <t xml:space="preserve"> от 10000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 5000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 1000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 500 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 100 </t>
   </si>
   <si>
     <t xml:space="preserve"> розница </t>
   </si>
   <si>
-    <t xml:space="preserve"> Наличие на 28.04.2026 </t>
+    <t xml:space="preserve"> Наличие на 01.07.2026 </t>
   </si>
   <si>
     <t>черный</t>
   </si>
   <si>
     <t>3КБЭ</t>
   </si>
   <si>
     <t>белый</t>
   </si>
   <si>
     <t>3ККЧЭ</t>
   </si>
   <si>
     <t>коричневый (RAL 8003)</t>
   </si>
   <si>
     <t>3КДБЭ</t>
   </si>
   <si>
     <t>дуб</t>
   </si>
   <si>
     <t>—</t>
   </si>
@@ -897,115 +897,115 @@
       </c>
       <c r="B8" s="3"/>
       <c r="C8" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="9">
         <v>0.5</v>
       </c>
       <c r="F8" s="9">
         <v>0.7</v>
       </c>
       <c r="G8" s="9">
         <v>0.9</v>
       </c>
       <c r="H8" s="9">
         <v>1.3</v>
       </c>
       <c r="I8" s="9">
         <v>1.7</v>
       </c>
       <c r="J8" s="9">
         <v>2.0</v>
       </c>
       <c r="K8" s="3">
-        <v>23022</v>
+        <v>43002</v>
       </c>
       <c r="L8" s="8"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="35">
       <c r="A9" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B9" s="3"/>
       <c r="C9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="9">
         <v>0.6</v>
       </c>
       <c r="F9" s="9">
         <v>0.84</v>
       </c>
       <c r="G9" s="9">
         <v>1.08</v>
       </c>
       <c r="H9" s="9">
         <v>1.56</v>
       </c>
       <c r="I9" s="9">
         <v>2.04</v>
       </c>
       <c r="J9" s="9">
         <v>2.4</v>
       </c>
       <c r="K9" s="3">
-        <v>37171</v>
+        <v>37157</v>
       </c>
       <c r="L9" s="8"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="35">
       <c r="A10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="3"/>
       <c r="C10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="9">
         <v>0.6</v>
       </c>
       <c r="F10" s="9">
         <v>0.84</v>
       </c>
       <c r="G10" s="9">
         <v>1.08</v>
       </c>
       <c r="H10" s="9">
         <v>1.56</v>
       </c>
       <c r="I10" s="9">
         <v>2.04</v>
       </c>
       <c r="J10" s="9">
         <v>2.4</v>
       </c>
       <c r="K10" s="3">
-        <v>19500</v>
+        <v>19490</v>
       </c>
       <c r="L10" s="8"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="35">
       <c r="A11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B11" s="3"/>
       <c r="C11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="9">
         <v>0.6</v>
       </c>
       <c r="F11" s="9">
         <v>0.84</v>
       </c>
       <c r="G11" s="9">
         <v>1.08</v>
       </c>
       <c r="H11" s="9">
         <v>1.56</v>
       </c>
       <c r="I11" s="9">
@@ -1057,51 +1057,51 @@
       </c>
       <c r="B13" s="3"/>
       <c r="C13" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="9">
         <v>0.6</v>
       </c>
       <c r="F13" s="9">
         <v>0.84</v>
       </c>
       <c r="G13" s="9">
         <v>1.08</v>
       </c>
       <c r="H13" s="9">
         <v>1.56</v>
       </c>
       <c r="I13" s="9">
         <v>2.04</v>
       </c>
       <c r="J13" s="9">
         <v>2.4</v>
       </c>
       <c r="K13" s="3">
-        <v>14992</v>
+        <v>14982</v>
       </c>
       <c r="L13" s="8"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="35">
       <c r="A14" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B14" s="3"/>
       <c r="C14" s="3" t="s">
         <v>31</v>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="9">
         <v>0.6</v>
       </c>
       <c r="F14" s="9">
         <v>0.84</v>
       </c>
       <c r="G14" s="9">
         <v>1.08</v>
       </c>
       <c r="H14" s="9">
         <v>1.56</v>
       </c>
       <c r="I14" s="9">
@@ -1249,51 +1249,51 @@
       </c>
       <c r="B19" s="3"/>
       <c r="C19" s="3" t="s">
         <v>41</v>
       </c>
       <c r="D19" s="3"/>
       <c r="E19" s="9">
         <v>0.6</v>
       </c>
       <c r="F19" s="9">
         <v>0.84</v>
       </c>
       <c r="G19" s="9">
         <v>1.08</v>
       </c>
       <c r="H19" s="9">
         <v>1.56</v>
       </c>
       <c r="I19" s="9">
         <v>2.04</v>
       </c>
       <c r="J19" s="9">
         <v>2.4</v>
       </c>
       <c r="K19" s="3">
-        <v>24992</v>
+        <v>24982</v>
       </c>
       <c r="L19" s="8"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="140">
       <c r="A20"/>
       <c r="B20" s="10" t="s">
         <v>42</v>
       </c>
       <c r="C20" s="10"/>
       <c r="D20" s="10"/>
       <c r="E20" s="10"/>
       <c r="F20" s="10"/>
       <c r="G20" s="10"/>
       <c r="H20" s="10"/>
       <c r="I20" s="10"/>
       <c r="J20" s="10"/>
       <c r="K20" s="10"/>
       <c r="L20" s="10"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C4"/>
     <mergeCell ref="F1:H1"/>
     <mergeCell ref="I1:L1"/>
     <mergeCell ref="F2:H2"/>