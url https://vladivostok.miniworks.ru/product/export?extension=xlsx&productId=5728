--- v1 (2026-07-01)
+++ v2 (2026-08-15)
@@ -68,51 +68,51 @@
   <si>
     <t xml:space="preserve"> Артикул </t>
   </si>
   <si>
     <t xml:space="preserve"> Цвет </t>
   </si>
   <si>
     <t xml:space="preserve"> от 10000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 5000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 1000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 500 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 100 </t>
   </si>
   <si>
     <t xml:space="preserve"> розница </t>
   </si>
   <si>
-    <t xml:space="preserve"> Наличие на 01.07.2026 </t>
+    <t xml:space="preserve"> Наличие на 15.08.2026 </t>
   </si>
   <si>
     <t>черный</t>
   </si>
   <si>
     <t>3КБЭ</t>
   </si>
   <si>
     <t>белый</t>
   </si>
   <si>
     <t>3ККЧЭ</t>
   </si>
   <si>
     <t>коричневый (RAL 8003)</t>
   </si>
   <si>
     <t>3КДБЭ</t>
   </si>
   <si>
     <t>дуб</t>
   </si>
   <si>
     <t>—</t>
   </si>
@@ -879,415 +879,415 @@
       </c>
       <c r="H7" s="6" t="s">
         <v>14</v>
       </c>
       <c r="I7" s="6" t="s">
         <v>15</v>
       </c>
       <c r="J7" s="6" t="s">
         <v>16</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>17</v>
       </c>
       <c r="L7" s="7"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="35">
       <c r="A8" s="3" t="s">
         <v>8</v>
       </c>
       <c r="B8" s="3"/>
       <c r="C8" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="9">
-        <v>0.5</v>
+        <v>0.8</v>
       </c>
       <c r="F8" s="9">
-        <v>0.7</v>
+        <v>0.9</v>
       </c>
       <c r="G8" s="9">
-        <v>0.9</v>
+        <v>1.0</v>
       </c>
       <c r="H8" s="9">
-        <v>1.3</v>
+        <v>1.2</v>
       </c>
       <c r="I8" s="9">
-        <v>1.7</v>
+        <v>1.6</v>
       </c>
       <c r="J8" s="9">
         <v>2.0</v>
       </c>
       <c r="K8" s="3">
-        <v>43002</v>
+        <v>42502</v>
       </c>
       <c r="L8" s="8"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="35">
       <c r="A9" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B9" s="3"/>
       <c r="C9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="9">
-        <v>0.6</v>
+        <v>0.96</v>
       </c>
       <c r="F9" s="9">
-        <v>0.84</v>
+        <v>1.08</v>
       </c>
       <c r="G9" s="9">
-        <v>1.08</v>
+        <v>1.2</v>
       </c>
       <c r="H9" s="9">
-        <v>1.56</v>
+        <v>1.44</v>
       </c>
       <c r="I9" s="9">
-        <v>2.04</v>
+        <v>1.92</v>
       </c>
       <c r="J9" s="9">
         <v>2.4</v>
       </c>
       <c r="K9" s="3">
-        <v>37157</v>
+        <v>36657</v>
       </c>
       <c r="L9" s="8"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="35">
       <c r="A10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="3"/>
       <c r="C10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="9">
-        <v>0.6</v>
+        <v>0.96</v>
       </c>
       <c r="F10" s="9">
-        <v>0.84</v>
+        <v>1.08</v>
       </c>
       <c r="G10" s="9">
-        <v>1.08</v>
+        <v>1.2</v>
       </c>
       <c r="H10" s="9">
-        <v>1.56</v>
+        <v>1.44</v>
       </c>
       <c r="I10" s="9">
-        <v>2.04</v>
+        <v>1.92</v>
       </c>
       <c r="J10" s="9">
         <v>2.4</v>
       </c>
       <c r="K10" s="3">
         <v>19490</v>
       </c>
       <c r="L10" s="8"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="35">
       <c r="A11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B11" s="3"/>
       <c r="C11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="9">
-        <v>0.6</v>
+        <v>0.96</v>
       </c>
       <c r="F11" s="9">
-        <v>0.84</v>
+        <v>1.08</v>
       </c>
       <c r="G11" s="9">
-        <v>1.08</v>
+        <v>1.2</v>
       </c>
       <c r="H11" s="9">
-        <v>1.56</v>
+        <v>1.44</v>
       </c>
       <c r="I11" s="9">
-        <v>2.04</v>
+        <v>1.92</v>
       </c>
       <c r="J11" s="9">
         <v>2.4</v>
       </c>
       <c r="K11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="L11" s="8"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="35">
       <c r="A12" s="3" t="s">
         <v>26</v>
       </c>
       <c r="B12" s="3"/>
       <c r="C12" s="3" t="s">
         <v>27</v>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="9">
-        <v>0.6</v>
+        <v>0.96</v>
       </c>
       <c r="F12" s="9">
-        <v>0.84</v>
+        <v>1.08</v>
       </c>
       <c r="G12" s="9">
-        <v>1.08</v>
+        <v>1.2</v>
       </c>
       <c r="H12" s="9">
-        <v>1.56</v>
+        <v>1.44</v>
       </c>
       <c r="I12" s="9">
-        <v>2.04</v>
+        <v>1.92</v>
       </c>
       <c r="J12" s="9">
         <v>2.4</v>
       </c>
       <c r="K12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="L12" s="8"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="35">
       <c r="A13" s="3" t="s">
         <v>28</v>
       </c>
       <c r="B13" s="3"/>
       <c r="C13" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="9">
-        <v>0.6</v>
+        <v>0.96</v>
       </c>
       <c r="F13" s="9">
-        <v>0.84</v>
+        <v>1.08</v>
       </c>
       <c r="G13" s="9">
-        <v>1.08</v>
+        <v>1.2</v>
       </c>
       <c r="H13" s="9">
-        <v>1.56</v>
+        <v>1.44</v>
       </c>
       <c r="I13" s="9">
-        <v>2.04</v>
+        <v>1.92</v>
       </c>
       <c r="J13" s="9">
         <v>2.4</v>
       </c>
       <c r="K13" s="3">
         <v>14982</v>
       </c>
       <c r="L13" s="8"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="35">
       <c r="A14" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B14" s="3"/>
       <c r="C14" s="3" t="s">
         <v>31</v>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="9">
-        <v>0.6</v>
+        <v>0.96</v>
       </c>
       <c r="F14" s="9">
-        <v>0.84</v>
+        <v>1.08</v>
       </c>
       <c r="G14" s="9">
-        <v>1.08</v>
+        <v>1.2</v>
       </c>
       <c r="H14" s="9">
-        <v>1.56</v>
+        <v>1.44</v>
       </c>
       <c r="I14" s="9">
-        <v>2.04</v>
+        <v>1.92</v>
       </c>
       <c r="J14" s="9">
         <v>2.4</v>
       </c>
       <c r="K14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="L14" s="8"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="35">
       <c r="A15" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B15" s="3"/>
       <c r="C15" s="3" t="s">
         <v>33</v>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="9">
-        <v>0.6</v>
+        <v>0.96</v>
       </c>
       <c r="F15" s="9">
-        <v>0.84</v>
+        <v>1.08</v>
       </c>
       <c r="G15" s="9">
-        <v>1.08</v>
+        <v>1.2</v>
       </c>
       <c r="H15" s="9">
-        <v>1.56</v>
+        <v>1.44</v>
       </c>
       <c r="I15" s="9">
-        <v>2.04</v>
+        <v>1.92</v>
       </c>
       <c r="J15" s="9">
         <v>2.4</v>
       </c>
       <c r="K15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="L15" s="8"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="35">
       <c r="A16" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B16" s="3"/>
       <c r="C16" s="3" t="s">
         <v>35</v>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="9">
-        <v>0.6</v>
+        <v>0.96</v>
       </c>
       <c r="F16" s="9">
-        <v>0.84</v>
+        <v>1.08</v>
       </c>
       <c r="G16" s="9">
-        <v>1.08</v>
+        <v>1.2</v>
       </c>
       <c r="H16" s="9">
-        <v>1.56</v>
+        <v>1.44</v>
       </c>
       <c r="I16" s="9">
-        <v>2.04</v>
+        <v>1.92</v>
       </c>
       <c r="J16" s="9">
         <v>2.4</v>
       </c>
       <c r="K16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="L16" s="8"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="35">
       <c r="A17" s="3" t="s">
         <v>36</v>
       </c>
       <c r="B17" s="3"/>
       <c r="C17" s="3" t="s">
         <v>37</v>
       </c>
       <c r="D17" s="3"/>
       <c r="E17" s="9">
-        <v>0.6</v>
+        <v>0.96</v>
       </c>
       <c r="F17" s="9">
-        <v>0.84</v>
+        <v>1.08</v>
       </c>
       <c r="G17" s="9">
-        <v>1.08</v>
+        <v>1.2</v>
       </c>
       <c r="H17" s="9">
-        <v>1.56</v>
+        <v>1.44</v>
       </c>
       <c r="I17" s="9">
-        <v>2.04</v>
+        <v>1.92</v>
       </c>
       <c r="J17" s="9">
         <v>2.4</v>
       </c>
       <c r="K17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="L17" s="8"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="35">
       <c r="A18" s="3" t="s">
         <v>38</v>
       </c>
       <c r="B18" s="3"/>
       <c r="C18" s="3" t="s">
         <v>39</v>
       </c>
       <c r="D18" s="3"/>
       <c r="E18" s="9">
-        <v>0.6</v>
+        <v>0.96</v>
       </c>
       <c r="F18" s="9">
-        <v>0.84</v>
+        <v>1.08</v>
       </c>
       <c r="G18" s="9">
-        <v>1.08</v>
+        <v>1.2</v>
       </c>
       <c r="H18" s="9">
-        <v>1.56</v>
+        <v>1.44</v>
       </c>
       <c r="I18" s="9">
-        <v>2.04</v>
+        <v>1.92</v>
       </c>
       <c r="J18" s="9">
         <v>2.4</v>
       </c>
       <c r="K18" s="3" t="s">
         <v>25</v>
       </c>
       <c r="L18" s="8"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="35">
       <c r="A19" s="3" t="s">
         <v>40</v>
       </c>
       <c r="B19" s="3"/>
       <c r="C19" s="3" t="s">
         <v>41</v>
       </c>
       <c r="D19" s="3"/>
       <c r="E19" s="9">
-        <v>0.6</v>
+        <v>0.96</v>
       </c>
       <c r="F19" s="9">
-        <v>0.84</v>
+        <v>1.08</v>
       </c>
       <c r="G19" s="9">
-        <v>1.08</v>
+        <v>1.2</v>
       </c>
       <c r="H19" s="9">
-        <v>1.56</v>
+        <v>1.44</v>
       </c>
       <c r="I19" s="9">
-        <v>2.04</v>
+        <v>1.92</v>
       </c>
       <c r="J19" s="9">
         <v>2.4</v>
       </c>
       <c r="K19" s="3">
         <v>24982</v>
       </c>
       <c r="L19" s="8"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="140">
       <c r="A20"/>
       <c r="B20" s="10" t="s">
         <v>42</v>
       </c>
       <c r="C20" s="10"/>
       <c r="D20" s="10"/>
       <c r="E20" s="10"/>
       <c r="F20" s="10"/>
       <c r="G20" s="10"/>
       <c r="H20" s="10"/>
       <c r="I20" s="10"/>
       <c r="J20" s="10"/>
       <c r="K20" s="10"/>
       <c r="L20" s="10"/>
     </row>