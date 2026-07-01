--- v0 (2026-04-29)
+++ v1 (2026-07-01)
@@ -15,51 +15,51 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="21">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="20">
   <si>
     <t>8 (812) 565 05 34</t>
   </si>
   <si>
     <t>sales@miniworks.ru</t>
   </si>
   <si>
     <t>Владивосток</t>
   </si>
   <si>
     <t>отдел продаж</t>
   </si>
   <si>
     <t>Адрес</t>
   </si>
   <si>
     <t>Режим работы</t>
   </si>
   <si>
     <t>Санкт-Петербург, улица Маршала Новикова, 28Е</t>
   </si>
   <si>
     <t>Пн – Пт: с 8:00 до 18:00</t>
   </si>
   <si>
@@ -68,57 +68,54 @@
   <si>
     <t xml:space="preserve"> Артикул </t>
   </si>
   <si>
     <t xml:space="preserve"> Цвет </t>
   </si>
   <si>
     <t xml:space="preserve"> от 10000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 5000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 1000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 500 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 100 </t>
   </si>
   <si>
     <t xml:space="preserve"> розница </t>
   </si>
   <si>
-    <t xml:space="preserve"> Наличие на 29.04.2026 </t>
+    <t xml:space="preserve"> Наличие на 01.07.2026 </t>
   </si>
   <si>
     <t>голубой</t>
-  </si>
-[...1 lines deleted...]
-    <t>—</t>
   </si>
   <si>
     <t>Все цены указаны в рублях и включают в себя НДС.
 Все цены указаны при условии 100% предоплаты и действительны в течение 5 дней.
 Все цены указаны при условии самовывоза продукции со склада в г. Владивосток
 (для иногородних клиентов доставка до склада ТК в г. Владивосток бесплатна).
 Все цены указаны за стандартный цвет для каждого вида изделия
 (изменение цвета на любой из предлагаемой палитры +20% к стоимости, изменение цвета на любой по системе RAL +50% к стоимости).
 О возможных сроках поставки заказного товара, необходимо уточнять заранее</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###_-###_-###_-##0.00_-&quot;р.&quot;_-"/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
@@ -892,59 +889,59 @@
         <v>8</v>
       </c>
       <c r="B8" s="3"/>
       <c r="C8" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="9">
         <v>30.2</v>
       </c>
       <c r="F8" s="9">
         <v>31.9</v>
       </c>
       <c r="G8" s="9">
         <v>35.1</v>
       </c>
       <c r="H8" s="9">
         <v>41.7</v>
       </c>
       <c r="I8" s="9">
         <v>47.5</v>
       </c>
       <c r="J8" s="9">
         <v>60.0</v>
       </c>
-      <c r="K8" s="3" t="s">
-        <v>19</v>
+      <c r="K8" s="3">
+        <v>2800</v>
       </c>
       <c r="L8" s="8"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="140">
       <c r="A9"/>
       <c r="B9" s="10" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C9" s="10"/>
       <c r="D9" s="10"/>
       <c r="E9" s="10"/>
       <c r="F9" s="10"/>
       <c r="G9" s="10"/>
       <c r="H9" s="10"/>
       <c r="I9" s="10"/>
       <c r="J9" s="10"/>
       <c r="K9" s="10"/>
       <c r="L9" s="10"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C4"/>
     <mergeCell ref="F1:H1"/>
     <mergeCell ref="I1:L1"/>
     <mergeCell ref="F2:H2"/>
     <mergeCell ref="I2:L2"/>
     <mergeCell ref="D3:H3"/>
     <mergeCell ref="I3:L3"/>
     <mergeCell ref="D4:H4"/>
     <mergeCell ref="I4:L4"/>
     <mergeCell ref="A5:L5"/>
     <mergeCell ref="A7:B7"/>