--- v0 (2026-04-28)
+++ v1 (2026-07-01)
@@ -68,51 +68,51 @@
   <si>
     <t xml:space="preserve"> Артикул </t>
   </si>
   <si>
     <t xml:space="preserve"> Цвет </t>
   </si>
   <si>
     <t xml:space="preserve"> от 10000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 5000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 1000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 500 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 100 </t>
   </si>
   <si>
     <t xml:space="preserve"> розница </t>
   </si>
   <si>
-    <t xml:space="preserve"> Наличие на 28.04.2026 </t>
+    <t xml:space="preserve"> Наличие на 01.07.2026 </t>
   </si>
   <si>
     <t>черный</t>
   </si>
   <si>
     <t>М10ПБЕ</t>
   </si>
   <si>
     <t>белый</t>
   </si>
   <si>
     <t>М10ПСЕ</t>
   </si>
   <si>
     <t>серый</t>
   </si>
   <si>
     <t>М10ПКЕ</t>
   </si>
   <si>
     <t>красный</t>
   </si>
   <si>
     <t>М10ПЖЕ</t>
   </si>
@@ -861,179 +861,179 @@
       </c>
       <c r="B8" s="3"/>
       <c r="C8" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="9">
         <v>2.9</v>
       </c>
       <c r="F8" s="9">
         <v>3.1</v>
       </c>
       <c r="G8" s="9">
         <v>3.4</v>
       </c>
       <c r="H8" s="9">
         <v>4.2</v>
       </c>
       <c r="I8" s="9">
         <v>5.2</v>
       </c>
       <c r="J8" s="9">
         <v>6.0</v>
       </c>
       <c r="K8" s="3">
-        <v>31735</v>
+        <v>29235</v>
       </c>
       <c r="L8" s="8"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="35">
       <c r="A9" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B9" s="3"/>
       <c r="C9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="9">
         <v>3.48</v>
       </c>
       <c r="F9" s="9">
         <v>3.72</v>
       </c>
       <c r="G9" s="9">
         <v>4.08</v>
       </c>
       <c r="H9" s="9">
         <v>5.04</v>
       </c>
       <c r="I9" s="9">
         <v>6.24</v>
       </c>
       <c r="J9" s="9">
         <v>7.2</v>
       </c>
       <c r="K9" s="3">
-        <v>21265</v>
+        <v>21115</v>
       </c>
       <c r="L9" s="8"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="35">
       <c r="A10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="3"/>
       <c r="C10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="9">
         <v>3.48</v>
       </c>
       <c r="F10" s="9">
         <v>3.72</v>
       </c>
       <c r="G10" s="9">
         <v>4.08</v>
       </c>
       <c r="H10" s="9">
         <v>5.04</v>
       </c>
       <c r="I10" s="9">
         <v>6.24</v>
       </c>
       <c r="J10" s="9">
         <v>7.2</v>
       </c>
       <c r="K10" s="3">
-        <v>23647</v>
+        <v>23197</v>
       </c>
       <c r="L10" s="8"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="35">
       <c r="A11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B11" s="3"/>
       <c r="C11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="9">
         <v>3.48</v>
       </c>
       <c r="F11" s="9">
         <v>3.72</v>
       </c>
       <c r="G11" s="9">
         <v>4.08</v>
       </c>
       <c r="H11" s="9">
         <v>5.04</v>
       </c>
       <c r="I11" s="9">
         <v>6.24</v>
       </c>
       <c r="J11" s="9">
         <v>7.2</v>
       </c>
       <c r="K11" s="3">
-        <v>5231</v>
+        <v>5081</v>
       </c>
       <c r="L11" s="8"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="35">
       <c r="A12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="3"/>
       <c r="C12" s="3" t="s">
         <v>26</v>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="9">
         <v>3.48</v>
       </c>
       <c r="F12" s="9">
         <v>3.72</v>
       </c>
       <c r="G12" s="9">
         <v>4.08</v>
       </c>
       <c r="H12" s="9">
         <v>5.04</v>
       </c>
       <c r="I12" s="9">
         <v>6.24</v>
       </c>
       <c r="J12" s="9">
         <v>7.2</v>
       </c>
       <c r="K12" s="3">
-        <v>4843</v>
+        <v>4693</v>
       </c>
       <c r="L12" s="8"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="35">
       <c r="A13" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B13" s="3"/>
       <c r="C13" s="3" t="s">
         <v>28</v>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="9">
         <v>3.48</v>
       </c>
       <c r="F13" s="9">
         <v>3.72</v>
       </c>
       <c r="G13" s="9">
         <v>4.08</v>
       </c>
       <c r="H13" s="9">
         <v>5.04</v>
       </c>
       <c r="I13" s="9">