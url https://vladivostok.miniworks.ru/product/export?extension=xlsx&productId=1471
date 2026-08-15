--- v1 (2026-07-01)
+++ v2 (2026-08-15)
@@ -68,51 +68,51 @@
   <si>
     <t xml:space="preserve"> Артикул </t>
   </si>
   <si>
     <t xml:space="preserve"> Цвет </t>
   </si>
   <si>
     <t xml:space="preserve"> от 10000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 5000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 1000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 500 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 100 </t>
   </si>
   <si>
     <t xml:space="preserve"> розница </t>
   </si>
   <si>
-    <t xml:space="preserve"> Наличие на 01.07.2026 </t>
+    <t xml:space="preserve"> Наличие на 15.08.2026 </t>
   </si>
   <si>
     <t>черный</t>
   </si>
   <si>
     <t>М10ПБЕ</t>
   </si>
   <si>
     <t>белый</t>
   </si>
   <si>
     <t>М10ПСЕ</t>
   </si>
   <si>
     <t>серый</t>
   </si>
   <si>
     <t>М10ПКЕ</t>
   </si>
   <si>
     <t>красный</t>
   </si>
   <si>
     <t>М10ПЖЕ</t>
   </si>
@@ -861,83 +861,83 @@
       </c>
       <c r="B8" s="3"/>
       <c r="C8" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="9">
         <v>2.9</v>
       </c>
       <c r="F8" s="9">
         <v>3.1</v>
       </c>
       <c r="G8" s="9">
         <v>3.4</v>
       </c>
       <c r="H8" s="9">
         <v>4.2</v>
       </c>
       <c r="I8" s="9">
         <v>5.2</v>
       </c>
       <c r="J8" s="9">
         <v>6.0</v>
       </c>
       <c r="K8" s="3">
-        <v>29235</v>
+        <v>53537</v>
       </c>
       <c r="L8" s="8"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="35">
       <c r="A9" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B9" s="3"/>
       <c r="C9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="9">
         <v>3.48</v>
       </c>
       <c r="F9" s="9">
         <v>3.72</v>
       </c>
       <c r="G9" s="9">
         <v>4.08</v>
       </c>
       <c r="H9" s="9">
         <v>5.04</v>
       </c>
       <c r="I9" s="9">
         <v>6.24</v>
       </c>
       <c r="J9" s="9">
         <v>7.2</v>
       </c>
       <c r="K9" s="3">
-        <v>21115</v>
+        <v>24115</v>
       </c>
       <c r="L9" s="8"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="35">
       <c r="A10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="3"/>
       <c r="C10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="9">
         <v>3.48</v>
       </c>
       <c r="F10" s="9">
         <v>3.72</v>
       </c>
       <c r="G10" s="9">
         <v>4.08</v>
       </c>
       <c r="H10" s="9">
         <v>5.04</v>
       </c>
       <c r="I10" s="9">
@@ -957,83 +957,83 @@
       </c>
       <c r="B11" s="3"/>
       <c r="C11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="9">
         <v>3.48</v>
       </c>
       <c r="F11" s="9">
         <v>3.72</v>
       </c>
       <c r="G11" s="9">
         <v>4.08</v>
       </c>
       <c r="H11" s="9">
         <v>5.04</v>
       </c>
       <c r="I11" s="9">
         <v>6.24</v>
       </c>
       <c r="J11" s="9">
         <v>7.2</v>
       </c>
       <c r="K11" s="3">
-        <v>5081</v>
+        <v>5077</v>
       </c>
       <c r="L11" s="8"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="35">
       <c r="A12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="3"/>
       <c r="C12" s="3" t="s">
         <v>26</v>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="9">
         <v>3.48</v>
       </c>
       <c r="F12" s="9">
         <v>3.72</v>
       </c>
       <c r="G12" s="9">
         <v>4.08</v>
       </c>
       <c r="H12" s="9">
         <v>5.04</v>
       </c>
       <c r="I12" s="9">
         <v>6.24</v>
       </c>
       <c r="J12" s="9">
         <v>7.2</v>
       </c>
       <c r="K12" s="3">
-        <v>4693</v>
+        <v>4689</v>
       </c>
       <c r="L12" s="8"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="35">
       <c r="A13" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B13" s="3"/>
       <c r="C13" s="3" t="s">
         <v>28</v>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="9">
         <v>3.48</v>
       </c>
       <c r="F13" s="9">
         <v>3.72</v>
       </c>
       <c r="G13" s="9">
         <v>4.08</v>
       </c>
       <c r="H13" s="9">
         <v>5.04</v>
       </c>
       <c r="I13" s="9">