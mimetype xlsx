--- v0 (2026-04-30)
+++ v1 (2026-06-30)
@@ -68,51 +68,51 @@
   <si>
     <t xml:space="preserve"> Артикул </t>
   </si>
   <si>
     <t xml:space="preserve"> Цвет </t>
   </si>
   <si>
     <t xml:space="preserve"> от 10000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 5000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 1000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 500 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 100 </t>
   </si>
   <si>
     <t xml:space="preserve"> розница </t>
   </si>
   <si>
-    <t xml:space="preserve"> Наличие на 30.04.2026 </t>
+    <t xml:space="preserve"> Наличие на 30.06.2026 </t>
   </si>
   <si>
     <t>черный/красный</t>
   </si>
   <si>
     <t>S04-2000D</t>
   </si>
   <si>
     <t>черный/синий</t>
   </si>
   <si>
     <t>S04-2000F</t>
   </si>
   <si>
     <t>черный/оранжевый</t>
   </si>
   <si>
     <t>—</t>
   </si>
   <si>
     <t>Все цены указаны в рублях и включают в себя НДС.
 Все цены указаны при условии 100% предоплаты и действительны в течение 5 дней.
 Все цены указаны при условии самовывоза продукции со склада в г. Владивосток
 (для иногородних клиентов доставка до склада ТК в г. Владивосток бесплатна).
 Все цены указаны за стандартный цвет для каждого вида изделия
@@ -906,51 +906,51 @@
       </c>
       <c r="B9" s="3"/>
       <c r="C9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="9">
         <v>36.0</v>
       </c>
       <c r="F9" s="9">
         <v>39.0</v>
       </c>
       <c r="G9" s="9">
         <v>44.0</v>
       </c>
       <c r="H9" s="9">
         <v>48.0</v>
       </c>
       <c r="I9" s="9">
         <v>50.0</v>
       </c>
       <c r="J9" s="9">
         <v>65.0</v>
       </c>
       <c r="K9" s="3">
-        <v>5575</v>
+        <v>2358</v>
       </c>
       <c r="L9" s="8"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="35">
       <c r="A10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="3"/>
       <c r="C10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="9">
         <v>36.0</v>
       </c>
       <c r="F10" s="9">
         <v>39.0</v>
       </c>
       <c r="G10" s="9">
         <v>44.0</v>
       </c>
       <c r="H10" s="9">
         <v>48.0</v>
       </c>
       <c r="I10" s="9">