--- v1 (2026-06-30)
+++ v2 (2026-08-15)
@@ -68,51 +68,51 @@
   <si>
     <t xml:space="preserve"> Артикул </t>
   </si>
   <si>
     <t xml:space="preserve"> Цвет </t>
   </si>
   <si>
     <t xml:space="preserve"> от 10000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 5000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 1000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 500 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 100 </t>
   </si>
   <si>
     <t xml:space="preserve"> розница </t>
   </si>
   <si>
-    <t xml:space="preserve"> Наличие на 30.06.2026 </t>
+    <t xml:space="preserve"> Наличие на 15.08.2026 </t>
   </si>
   <si>
     <t>черный/красный</t>
   </si>
   <si>
     <t>S04-2000D</t>
   </si>
   <si>
     <t>черный/синий</t>
   </si>
   <si>
     <t>S04-2000F</t>
   </si>
   <si>
     <t>черный/оранжевый</t>
   </si>
   <si>
     <t>—</t>
   </si>
   <si>
     <t>Все цены указаны в рублях и включают в себя НДС.
 Все цены указаны при условии 100% предоплаты и действительны в течение 5 дней.
 Все цены указаны при условии самовывоза продукции со склада в г. Владивосток
 (для иногородних клиентов доставка до склада ТК в г. Владивосток бесплатна).
 Все цены указаны за стандартный цвет для каждого вида изделия
@@ -906,51 +906,51 @@
       </c>
       <c r="B9" s="3"/>
       <c r="C9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="9">
         <v>36.0</v>
       </c>
       <c r="F9" s="9">
         <v>39.0</v>
       </c>
       <c r="G9" s="9">
         <v>44.0</v>
       </c>
       <c r="H9" s="9">
         <v>48.0</v>
       </c>
       <c r="I9" s="9">
         <v>50.0</v>
       </c>
       <c r="J9" s="9">
         <v>65.0</v>
       </c>
       <c r="K9" s="3">
-        <v>2358</v>
+        <v>2355</v>
       </c>
       <c r="L9" s="8"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="35">
       <c r="A10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="3"/>
       <c r="C10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="9">
         <v>36.0</v>
       </c>
       <c r="F10" s="9">
         <v>39.0</v>
       </c>
       <c r="G10" s="9">
         <v>44.0</v>
       </c>
       <c r="H10" s="9">
         <v>48.0</v>
       </c>
       <c r="I10" s="9">