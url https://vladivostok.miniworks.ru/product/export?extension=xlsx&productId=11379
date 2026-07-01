--- v0 (2026-04-29)
+++ v1 (2026-07-01)
@@ -68,51 +68,51 @@
   <si>
     <t xml:space="preserve"> Артикул </t>
   </si>
   <si>
     <t xml:space="preserve"> Цвет </t>
   </si>
   <si>
     <t xml:space="preserve"> от 10000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 5000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 1000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 500 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 100 </t>
   </si>
   <si>
     <t xml:space="preserve"> розница </t>
   </si>
   <si>
-    <t xml:space="preserve"> Наличие на 30.04.2026 </t>
+    <t xml:space="preserve"> Наличие на 01.07.2026 </t>
   </si>
   <si>
     <t>металл</t>
   </si>
   <si>
     <t>—</t>
   </si>
   <si>
     <t>По запросу</t>
   </si>
   <si>
     <t>Все цены указаны в рублях и включают в себя НДС.
 Все цены указаны при условии 100% предоплаты и действительны в течение 5 дней.
 Все цены указаны при условии самовывоза продукции со склада в г. Владивосток
 (для иногородних клиентов доставка до склада ТК в г. Владивосток бесплатна).
 Все цены указаны за стандартный цвет для каждого вида изделия
 (изменение цвета на любой из предлагаемой палитры +20% к стоимости, изменение цвета на любой по системе RAL +50% к стоимости).
 О возможных сроках поставки заказного товара, необходимо уточнять заранее</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">