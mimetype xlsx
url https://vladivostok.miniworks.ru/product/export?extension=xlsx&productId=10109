--- v0 (2026-04-28)
+++ v1 (2026-07-01)
@@ -68,51 +68,51 @@
   <si>
     <t xml:space="preserve"> Артикул </t>
   </si>
   <si>
     <t xml:space="preserve"> Цвет </t>
   </si>
   <si>
     <t xml:space="preserve"> от 10000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 5000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 1000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 500 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 100 </t>
   </si>
   <si>
     <t xml:space="preserve"> розница </t>
   </si>
   <si>
-    <t xml:space="preserve"> Наличие на 28.04.2026 </t>
+    <t xml:space="preserve"> Наличие на 01.07.2026 </t>
   </si>
   <si>
     <t>хром</t>
   </si>
   <si>
     <t>По запросу</t>
   </si>
   <si>
     <t>Все цены указаны в рублях и включают в себя НДС.
 Все цены указаны при условии 100% предоплаты и действительны в течение 5 дней.
 Все цены указаны при условии самовывоза продукции со склада в г. Владивосток
 (для иногородних клиентов доставка до склада ТК в г. Владивосток бесплатна).
 Все цены указаны за стандартный цвет для каждого вида изделия
 (изменение цвета на любой из предлагаемой палитры +20% к стоимости, изменение цвета на любой по системе RAL +50% к стоимости).
 О возможных сроках поставки заказного товара, необходимо уточнять заранее</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###_-###_-###_-##0.00_-&quot;р.&quot;_-"/>
   </numFmts>
   <fonts count="4">
@@ -831,51 +831,51 @@
       </c>
       <c r="B8" s="3"/>
       <c r="C8" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="9" t="s">
         <v>19</v>
       </c>
       <c r="F8" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G8" s="9" t="s">
         <v>19</v>
       </c>
       <c r="H8" s="9" t="s">
         <v>19</v>
       </c>
       <c r="I8" s="9" t="s">
         <v>19</v>
       </c>
       <c r="J8" s="9" t="s">
         <v>19</v>
       </c>
       <c r="K8" s="3">
-        <v>292</v>
+        <v>112</v>
       </c>
       <c r="L8" s="8"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="140">
       <c r="A9"/>
       <c r="B9" s="10" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="10"/>
       <c r="D9" s="10"/>
       <c r="E9" s="10"/>
       <c r="F9" s="10"/>
       <c r="G9" s="10"/>
       <c r="H9" s="10"/>
       <c r="I9" s="10"/>
       <c r="J9" s="10"/>
       <c r="K9" s="10"/>
       <c r="L9" s="10"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C4"/>
     <mergeCell ref="F1:H1"/>
     <mergeCell ref="I1:L1"/>
     <mergeCell ref="F2:H2"/>