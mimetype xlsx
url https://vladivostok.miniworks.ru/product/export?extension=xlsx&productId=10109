--- v1 (2026-07-01)
+++ v2 (2026-08-15)
@@ -68,51 +68,51 @@
   <si>
     <t xml:space="preserve"> Артикул </t>
   </si>
   <si>
     <t xml:space="preserve"> Цвет </t>
   </si>
   <si>
     <t xml:space="preserve"> от 10000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 5000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 1000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 500 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 100 </t>
   </si>
   <si>
     <t xml:space="preserve"> розница </t>
   </si>
   <si>
-    <t xml:space="preserve"> Наличие на 01.07.2026 </t>
+    <t xml:space="preserve"> Наличие на 15.08.2026 </t>
   </si>
   <si>
     <t>хром</t>
   </si>
   <si>
     <t>По запросу</t>
   </si>
   <si>
     <t>Все цены указаны в рублях и включают в себя НДС.
 Все цены указаны при условии 100% предоплаты и действительны в течение 5 дней.
 Все цены указаны при условии самовывоза продукции со склада в г. Владивосток
 (для иногородних клиентов доставка до склада ТК в г. Владивосток бесплатна).
 Все цены указаны за стандартный цвет для каждого вида изделия
 (изменение цвета на любой из предлагаемой палитры +20% к стоимости, изменение цвета на любой по системе RAL +50% к стоимости).
 О возможных сроках поставки заказного товара, необходимо уточнять заранее</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###_-###_-###_-##0.00_-&quot;р.&quot;_-"/>
   </numFmts>
   <fonts count="4">
@@ -831,51 +831,51 @@
       </c>
       <c r="B8" s="3"/>
       <c r="C8" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="9" t="s">
         <v>19</v>
       </c>
       <c r="F8" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G8" s="9" t="s">
         <v>19</v>
       </c>
       <c r="H8" s="9" t="s">
         <v>19</v>
       </c>
       <c r="I8" s="9" t="s">
         <v>19</v>
       </c>
       <c r="J8" s="9" t="s">
         <v>19</v>
       </c>
       <c r="K8" s="3">
-        <v>112</v>
+        <v>1093</v>
       </c>
       <c r="L8" s="8"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="140">
       <c r="A9"/>
       <c r="B9" s="10" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="10"/>
       <c r="D9" s="10"/>
       <c r="E9" s="10"/>
       <c r="F9" s="10"/>
       <c r="G9" s="10"/>
       <c r="H9" s="10"/>
       <c r="I9" s="10"/>
       <c r="J9" s="10"/>
       <c r="K9" s="10"/>
       <c r="L9" s="10"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C4"/>
     <mergeCell ref="F1:H1"/>
     <mergeCell ref="I1:L1"/>
     <mergeCell ref="F2:H2"/>